--- v0 (2026-04-08)
+++ v1 (2026-07-23)
@@ -10,320 +10,212 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="54">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Monteiro Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/10/req_08_2026_-_audiencia_publica_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública, para o dia 7 de julho de 2026, às 18h30m, no Plenário, a fim de discutir com a população e entidades educacionais o Projeto de Lei nº 10/2026</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>9</t>
   </si>
   <si>
-    <t>2026</t>
+    <t>Isabel do Brasil</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/11/req_09_2026_-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento de ofício a Diretoria do Hospital Beneficiente de Sapelopolis.</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/15/plo_10_2026_emenda_5_marcos.pdf</t>
+  </si>
+  <si>
+    <t>altera o art. 2º da PLO 10/26</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Josué de Castro, Gilberto Freyre, Maria Fernanda</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/13/mocao_05_2026_-_varios.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à pessoa de DR. JUSTUS EDIS por sua excepcional trajetória e serviços prestados ao Município de Sapelópolis.</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Rui Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/7/ind_18_2026_-_vera.pdf</t>
+  </si>
+  <si>
+    <t>Indica implantação de redutores de velocidade no bairro Curva Perigosa</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>IND</t>
-[...4 lines deleted...]
-  <si>
     <t>Eunice Michiles</t>
   </si>
   <si>
-    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/9/ind_20-2026_-_eunice.pdf</t>
-[...5 lines deleted...]
-    <t>10</t>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/8/ind_20_2026_-_ester.pdf</t>
+  </si>
+  <si>
+    <t>Indica implantação de redutores de velocidade no bairro Vila Sésamo</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Carlos Lacerda</t>
-[...20 lines deleted...]
-    <t>Indica operação “Tapa Buraco” e retirada de entulhos na Rua 29 de Junho.</t>
+    <t>Josué de Castro</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/9/ind_21_2026_-_manoel.pdf</t>
+  </si>
+  <si>
+    <t>Indica roçagem e limpeza no bairro Alto da Baixa</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>25</t>
-[...157 lines deleted...]
-  <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Rui Barbosa</t>
-[...20 lines deleted...]
-    <t>RAZÕES DO VETO. O veto recai parcialmente aos incisos II e III do Art.1°, do Autógrafo n.º 22/2026, de 11 de fevereiro de 2026</t>
+    <t>Eunice Michiles, Josué de Castro</t>
+  </si>
+  <si>
+    <t>http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/12/pelom_08_26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 16 da Lei Orgânica do Município de Sapelópolis, para dispor sobre a inviolabilidade dos Vereadores no exercício do mandato.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -627,69 +519,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/9/ind_20-2026_-_eunice.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/10/ind_21-2026_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/11/ind_22-2026_-_laelia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/12/req_25-2026_-_monteiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/13/req_26-2026_-_nereu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/14/req_27-2026_-_antonio_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/4/plo_11-2026_-_prefeito_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/7/plo_16-2026_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/5/plo_25-2026_-_presidente_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/8/plo_33-2026_-_josue.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/17/eme_10-2026_ao_plo_11_-_monteiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/16/moc_1-2026_-_varios.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/6/pr_7-2026_-_presidente_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/15/pelom_48-2026_-_rui.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/18/vet_1-2026_ao_plo_25_-_prefeito_-_estagio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/10/req_08_2026_-_audiencia_publica_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/11/req_09_2026_-_joana.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/15/plo_10_2026_emenda_5_marcos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/13/mocao_05_2026_-_varios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/7/ind_18_2026_-_vera.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/8/ind_20_2026_-_ester.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/9/ind_21_2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl101.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/12/pelom_08_26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="117.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="163.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="162.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -737,394 +629,205 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
         <v>45</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" t="s">
         <v>50</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      <c r="A10" t="s">
         <v>53</v>
-      </c>
-[...175 lines deleted...]
-        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
-    <hyperlink ref="G10" r:id="rId9"/>
-[...5 lines deleted...]
-    <hyperlink ref="G16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>